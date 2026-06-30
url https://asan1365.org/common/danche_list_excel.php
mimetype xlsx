--- v0 (2025-11-17)
+++ v1 (2026-06-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="danche list" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
   <si>
     <t>번호</t>
   </si>
   <si>
     <t>단체명</t>
   </si>
   <si>
     <t>단체대표</t>
   </si>
   <si>
     <t>회원수</t>
   </si>
   <si>
     <t>단체구분</t>
   </si>
   <si>
     <t>활동영역</t>
   </si>
   <si>
     <t>아산시새마을회</t>
   </si>
   <si>
     <t>김동수</t>
   </si>
   <si>
@@ -152,81 +152,81 @@
   <si>
     <t>이석일</t>
   </si>
   <si>
     <t>(사)아산시번영회</t>
   </si>
   <si>
     <t>신용호</t>
   </si>
   <si>
     <t>한국자유총연맹 아산시지회</t>
   </si>
   <si>
     <t>정우천</t>
   </si>
   <si>
     <t>다즐유 어바웃 콩쥐팥쥐</t>
   </si>
   <si>
     <t>이혜정</t>
   </si>
   <si>
     <t>아산시모범운전자회</t>
   </si>
   <si>
-    <t>이명우</t>
+    <t>조태수</t>
   </si>
   <si>
     <t>(사)한국112무선봉사단</t>
   </si>
   <si>
     <t>이의순</t>
   </si>
   <si>
     <t>안전.예방</t>
   </si>
   <si>
     <t>아산시가족봉사단_1기</t>
   </si>
   <si>
     <t>김수진</t>
   </si>
   <si>
     <t>봉우리가족봉사단</t>
   </si>
   <si>
     <t>정난주</t>
   </si>
   <si>
     <t>환경정화및캠페인</t>
   </si>
   <si>
     <t>아산시 재향군인회</t>
   </si>
   <si>
-    <t>강주현</t>
+    <t>양성문</t>
   </si>
   <si>
     <t>아산시자율방범연합대</t>
   </si>
   <si>
     <t>김태균</t>
   </si>
   <si>
     <t>한국자유총연맹여성회</t>
   </si>
   <si>
     <t>최애자</t>
   </si>
   <si>
     <t>신천지자원봉사단 아산지부</t>
   </si>
   <si>
     <t>오은미</t>
   </si>
   <si>
     <t>생활편의지원</t>
   </si>
   <si>
     <t>아산시 여성단체 협의회</t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>김근희</t>
   </si>
   <si>
     <t>사)한국디지털사진가협회 충남지부 아산지회</t>
   </si>
   <si>
     <t>정윤섭</t>
   </si>
   <si>
     <t>아산경찰서 의경어머니회</t>
   </si>
   <si>
     <t>윤여옥</t>
   </si>
   <si>
     <t>한빛문화예술단</t>
   </si>
   <si>
     <t>박미현</t>
   </si>
   <si>
     <t>희망봉사단</t>
   </si>
   <si>
-    <t>이기성</t>
+    <t>서만석</t>
   </si>
   <si>
     <t>안전지도자협회</t>
   </si>
   <si>
     <t>남미경</t>
   </si>
   <si>
     <t>상록문화예술단</t>
   </si>
   <si>
     <t>이해숙</t>
   </si>
   <si>
     <t>한국청소년보호연맹 아산지회</t>
   </si>
   <si>
     <t>조성찬</t>
   </si>
   <si>
     <t>맑은누리봉사단</t>
   </si>
   <si>
     <t>김은경</t>
   </si>
@@ -710,345 +710,360 @@
   <si>
     <t>아산시지역 독거노인 및 소외계층을 위한 김장봉사 및 환경정화활동</t>
   </si>
   <si>
     <t>아산성웅로타리클럽</t>
   </si>
   <si>
     <t>서광원</t>
   </si>
   <si>
     <t>취약계층 김장나눔, 연탄나눔, 명절물품나눔,재난재해 복구 지원,환경정화 활동 등</t>
   </si>
   <si>
     <t>행복나눔 스타예술단</t>
   </si>
   <si>
     <t>신수연</t>
   </si>
   <si>
     <t>문화예술봉사</t>
   </si>
   <si>
     <t>아산시여성공인중개사회</t>
   </si>
   <si>
-    <t>김길래</t>
+    <t>박영의</t>
   </si>
   <si>
     <t>아산시 관내 취약계층 시설내 환경미화 봉사활동</t>
   </si>
   <si>
     <t>도토리&amp;솔방울 배방봉사단</t>
   </si>
   <si>
-    <t>안준근</t>
+    <t>박향숙</t>
   </si>
   <si>
     <t>배방 저소득가정 지원 및 주거환경 개선봉사</t>
   </si>
   <si>
     <t>수산씨에스엠 행복나눔 봉사단</t>
   </si>
   <si>
     <t>신국재</t>
   </si>
   <si>
     <t>아산시 자연환경, 주변 마을, 도로 등 쓰레기 줍기</t>
   </si>
   <si>
     <t>아산경로무료급식단체협의회</t>
   </si>
   <si>
     <t>아산시 관내의 75세 이상 어르신에게 점심식사 제공</t>
   </si>
   <si>
     <t>둔포면새마을어머니봉사단</t>
   </si>
   <si>
     <t>권희자</t>
   </si>
   <si>
     <t>송남초등학교도서관지원단</t>
   </si>
   <si>
-    <t>송민경</t>
+    <t>박미선</t>
   </si>
   <si>
     <t>도서관 업무 지원활동</t>
   </si>
   <si>
     <t>[송남중]소나무봉사단(반찬배달)</t>
   </si>
   <si>
     <t>김민유</t>
   </si>
   <si>
     <t>식사 및 반찬지원</t>
   </si>
   <si>
     <t>[송남중]소나무봉사단(반딧불이)</t>
   </si>
   <si>
     <t>김시우</t>
   </si>
   <si>
     <t>반딧불이 개체 수 확인 및 서식지 환경 모니터링</t>
   </si>
   <si>
     <t>그린클래스</t>
   </si>
   <si>
     <t>강지연</t>
   </si>
   <si>
     <t>환경</t>
   </si>
   <si>
     <t>신창면 행복키움추진단</t>
   </si>
   <si>
     <t>박희성</t>
   </si>
   <si>
     <t>코이앙상블</t>
   </si>
   <si>
-    <t>노래함</t>
+    <t>박정민</t>
   </si>
   <si>
     <t>문화예술공연</t>
   </si>
   <si>
     <t>아산환경사랑여성회</t>
   </si>
   <si>
     <t>환경활동</t>
   </si>
   <si>
     <t>온양6동 행복키움추진단</t>
   </si>
   <si>
     <t>이범영</t>
   </si>
   <si>
     <t>온양로타리클럽</t>
   </si>
   <si>
-    <t>최명진</t>
+    <t>최명근</t>
   </si>
   <si>
     <t>브레드림</t>
   </si>
   <si>
     <t>박지현</t>
   </si>
   <si>
     <t>아산천호 봉사단</t>
   </si>
   <si>
     <t>임완기</t>
   </si>
   <si>
     <t>환경정화</t>
   </si>
   <si>
     <t>비바체VIVACE</t>
   </si>
   <si>
     <t>정유진</t>
   </si>
   <si>
     <t>아산시 여성친화도시 시민참여단</t>
   </si>
   <si>
-    <t>손유경</t>
+    <t>송현순</t>
   </si>
   <si>
     <t>캠페인</t>
   </si>
   <si>
     <t>은행나무 봉사단</t>
   </si>
   <si>
     <t>정수미</t>
   </si>
   <si>
     <t>환경정화 및 도시락 봉사</t>
   </si>
   <si>
     <t>배방청년회</t>
   </si>
   <si>
-    <t>최웅규</t>
+    <t>전광재</t>
   </si>
   <si>
     <t>환경정화 및 물품지원 활동</t>
   </si>
   <si>
     <t>(주)삼성이엔지봉사단</t>
   </si>
   <si>
     <t>윤정희</t>
   </si>
   <si>
     <t>웃즐대문화예술단</t>
   </si>
   <si>
     <t>이태희</t>
   </si>
   <si>
     <t>아산배방로타리클럽</t>
   </si>
   <si>
     <t>최영석</t>
   </si>
   <si>
     <t>아산둔포로타리클럽</t>
   </si>
   <si>
     <t>강재호</t>
   </si>
   <si>
     <t>온양온천로타리클럽</t>
   </si>
   <si>
     <t>박영신</t>
   </si>
   <si>
     <t>온궁로타리클럽</t>
   </si>
   <si>
-    <t>박은서</t>
+    <t>오기석</t>
   </si>
   <si>
     <t>온아로타리클럽</t>
   </si>
   <si>
     <t>한석호</t>
   </si>
   <si>
     <t>이노바라(Innovara)</t>
   </si>
   <si>
     <t>유한별</t>
   </si>
   <si>
     <t>파랑봉사단</t>
   </si>
   <si>
-    <t>오기석</t>
+    <t>김인배</t>
   </si>
   <si>
     <t>아산지역자활센터</t>
   </si>
   <si>
     <t>이현수</t>
   </si>
   <si>
     <t>방범대-온양역전대</t>
   </si>
   <si>
-    <t>이영준</t>
+    <t>이재천</t>
   </si>
   <si>
     <t>안전,예방</t>
   </si>
   <si>
     <t>방범대-배방대</t>
   </si>
   <si>
-    <t>김기수</t>
+    <t>고광진</t>
   </si>
   <si>
     <t>아산시장재자율방범대</t>
   </si>
   <si>
     <t>신명호</t>
   </si>
   <si>
+    <t>지역안전·보호</t>
+  </si>
+  <si>
     <t>더함스터디</t>
   </si>
   <si>
     <t>지민규</t>
   </si>
   <si>
     <t>천안검찰청 범죄피해자지원센터 아산지역 봉사단</t>
   </si>
   <si>
     <t>탕정호반봉사단</t>
   </si>
   <si>
     <t>신은영</t>
   </si>
   <si>
     <t>온양우정회</t>
   </si>
   <si>
-    <t>박종명</t>
+    <t>이성희</t>
   </si>
   <si>
     <t>노을마중</t>
   </si>
   <si>
-    <t>김태웅</t>
+    <t>신혜자</t>
   </si>
   <si>
     <t>더샵센트로아파트 자원봉사단</t>
   </si>
   <si>
     <t>김낙주</t>
   </si>
   <si>
     <t>아산 두바퀴 자전거 봉사단</t>
   </si>
   <si>
     <t>방영빈</t>
   </si>
   <si>
     <t>아산시토닥토닥 시낭송 동아리</t>
   </si>
   <si>
     <t>김근경</t>
   </si>
   <si>
     <t>원케어봉사단</t>
   </si>
   <si>
     <t>성시화</t>
   </si>
   <si>
     <t>전성시대</t>
   </si>
   <si>
     <t>장정옥</t>
   </si>
   <si>
     <t>도경인문학아카데미</t>
   </si>
   <si>
     <t>이순주</t>
+  </si>
+  <si>
+    <t>상자모(천안아산자영업자협동조합)</t>
+  </si>
+  <si>
+    <t>강지예</t>
+  </si>
+  <si>
+    <t>온양원도심 마을관리사회적협동조합</t>
+  </si>
+  <si>
+    <t>김찬호</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="굴림"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1374,51 +1389,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F148"/>
+  <dimension ref="A1:F150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.398926" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="29.37854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.812866" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.398926" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.012328999999999" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="52.944214" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -3061,51 +3076,51 @@
       </c>
       <c r="C83" t="s">
         <v>181</v>
       </c>
       <c r="D83">
         <v>15</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>182</v>
       </c>
       <c r="C84" t="s">
         <v>183</v>
       </c>
       <c r="D84">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>184</v>
       </c>
       <c r="C85" t="s">
         <v>185</v>
       </c>
       <c r="D85">
         <v>14</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85" t="s">
@@ -3481,51 +3496,51 @@
       </c>
       <c r="C104" t="s">
         <v>229</v>
       </c>
       <c r="D104">
         <v>15</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>231</v>
       </c>
       <c r="C105" t="s">
         <v>232</v>
       </c>
       <c r="D105">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>234</v>
       </c>
       <c r="C106" t="s">
         <v>235</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106" t="s">
@@ -4081,316 +4096,356 @@
       </c>
       <c r="C134" t="s">
         <v>302</v>
       </c>
       <c r="D134">
         <v>7</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>303</v>
       </c>
       <c r="C135" t="s">
         <v>304</v>
       </c>
       <c r="D135">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>306</v>
       </c>
       <c r="C136" t="s">
         <v>307</v>
       </c>
       <c r="D136">
         <v>35</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>308</v>
       </c>
       <c r="C137" t="s">
         <v>309</v>
       </c>
       <c r="D137">
         <v>21</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137" t="s">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C138" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D138">
         <v>14</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C139" t="s">
         <v>181</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C140" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D140">
         <v>5</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C141" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D141">
         <v>13</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C142" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D142">
         <v>11</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C143" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D143">
         <v>12</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C144" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D144">
         <v>7</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C145" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D145">
         <v>5</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C146" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D146">
         <v>6</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C147" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D147">
         <v>7</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C148" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D148">
         <v>8</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6">
+      <c r="A149">
+        <v>148</v>
+      </c>
+      <c r="B149" t="s">
+        <v>332</v>
+      </c>
+      <c r="C149" t="s">
+        <v>333</v>
+      </c>
+      <c r="D149">
+        <v>9</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6">
+      <c r="A150">
+        <v>149</v>
+      </c>
+      <c r="B150" t="s">
+        <v>334</v>
+      </c>
+      <c r="C150" t="s">
+        <v>335</v>
+      </c>
+      <c r="D150">
+        <v>26</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>